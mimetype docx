--- v0 (2026-05-07)
+++ v1 (2026-09-04)
@@ -1132,51 +1132,54 @@
         <w:pStyle w:val="NoSpacing"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Full </w:t>
       </w:r>
       <w:r w:rsidR="001E5221">
         <w:t xml:space="preserve">Name (Printed): </w:t>
       </w:r>
       <w:r>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="001E5221">
         <w:t xml:space="preserve">_______________________________________________________________ </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5F4DE6D7" w14:textId="77777777" w:rsidR="00466D0A" w:rsidRDefault="00466D0A" w:rsidP="001E5221">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="2CA999D0" w14:textId="7DB734AF" w:rsidR="00466D0A" w:rsidRDefault="00466D0A" w:rsidP="00466D0A">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">Date of Birth:    </w:t>
+        <w:t xml:space="preserve">Date of Birth:   </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:tab/>
         <w:t xml:space="preserve">_______________________________________________________________ </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2B633D03" w14:textId="77777777" w:rsidR="001E5221" w:rsidRDefault="001E5221" w:rsidP="001E5221">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="1928752F" w14:textId="7376CFB9" w:rsidR="001E5221" w:rsidRDefault="001E5221" w:rsidP="001E5221">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
       </w:pPr>
       <w:r w:rsidRPr="00091A18">
         <w:t>MCC Student ID #</w:t>
       </w:r>
       <w:r w:rsidR="00945247">
         <w:tab/>
       </w:r>
       <w:r>
         <w:t>_____________________________________________</w:t>
       </w:r>
       <w:r w:rsidRPr="00091A18">
@@ -1437,58 +1440,58 @@
         </w:rPr>
         <w:t>, email, or</w:t>
       </w:r>
       <w:r w:rsidRPr="00C51D40">
         <w:rPr>
           <w:b/>
           <w:i/>
         </w:rPr>
         <w:t xml:space="preserve"> mail the unofficial transcript.</w:t>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="001E5221" w:rsidRPr="00C51D40" w:rsidSect="00C51D40">
       <w:footerReference w:type="default" r:id="rId13"/>
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="720" w:right="720" w:bottom="720" w:left="720" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="2EAF9BFE" w14:textId="77777777" w:rsidR="00257EE6" w:rsidRDefault="00257EE6" w:rsidP="009E1B1D">
+    <w:p w14:paraId="1427A579" w14:textId="77777777" w:rsidR="008A058F" w:rsidRDefault="008A058F" w:rsidP="009E1B1D">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="7BDB7361" w14:textId="77777777" w:rsidR="00257EE6" w:rsidRDefault="00257EE6" w:rsidP="009E1B1D">
+    <w:p w14:paraId="3CE3165B" w14:textId="77777777" w:rsidR="008A058F" w:rsidRDefault="008A058F" w:rsidP="009E1B1D">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
@@ -1556,290 +1559,210 @@
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:solidFill>
                         <a:srgbClr val="FFFFFF"/>
                       </a:solidFill>
                       <a:ln>
                         <a:noFill/>
                       </a:ln>
                       <a:extLst>
                         <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
                           <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="9525">
                             <a:solidFill>
                               <a:srgbClr val="000000"/>
                             </a:solidFill>
                             <a:miter lim="800000"/>
                             <a:headEnd/>
                             <a:tailEnd/>
                           </a14:hiddenLine>
                         </a:ext>
                       </a:extLst>
                     </wps:spPr>
                     <wps:txbx>
                       <w:txbxContent>
-                        <w:p w14:paraId="10F4D5D4" w14:textId="72440657" w:rsidR="00A04D4C" w:rsidRPr="00F212C3" w:rsidRDefault="00A04D4C" w:rsidP="009E1B1D">
+                        <w:p w14:paraId="10F4D5D4" w14:textId="6AA04AE3" w:rsidR="00A04D4C" w:rsidRPr="00F212C3" w:rsidRDefault="00A04D4C" w:rsidP="009E1B1D">
                           <w:pPr>
                             <w:jc w:val="center"/>
                             <w:rPr>
                               <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                               <w:sz w:val="16"/>
                               <w:szCs w:val="16"/>
                             </w:rPr>
                           </w:pPr>
                           <w:r>
                             <w:t xml:space="preserve">                                                                        </w:t>
                           </w:r>
                           <w:r w:rsidR="00F212C3">
                             <w:tab/>
                           </w:r>
                           <w:r w:rsidR="00F212C3">
                             <w:tab/>
                           </w:r>
                           <w:r w:rsidR="00F212C3">
                             <w:tab/>
                           </w:r>
                           <w:r w:rsidR="00F212C3">
                             <w:tab/>
                           </w:r>
                           <w:r w:rsidR="00F212C3">
                             <w:tab/>
                           </w:r>
                           <w:r w:rsidR="00F212C3">
                             <w:tab/>
                           </w:r>
                           <w:r w:rsidR="00F212C3">
                             <w:tab/>
                           </w:r>
                           <w:r w:rsidR="00F212C3">
                             <w:tab/>
                           </w:r>
                           <w:r w:rsidR="00C51D40" w:rsidRPr="00F212C3">
                             <w:rPr>
                               <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                               <w:sz w:val="16"/>
                               <w:szCs w:val="16"/>
                             </w:rPr>
                             <w:t xml:space="preserve">R </w:t>
                           </w:r>
                           <w:r w:rsidR="001A642D">
                             <w:rPr>
                               <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                               <w:sz w:val="16"/>
                               <w:szCs w:val="16"/>
                             </w:rPr>
-                            <w:t>0</w:t>
-[...39 lines deleted...]
-                            <w:t>6</w:t>
+                            <w:t>02/09/2024</w:t>
                           </w:r>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0" upright="1">
                       <a:noAutofit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="page">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="page">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
             <v:shapetype w14:anchorId="10F4D5CB" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
             <v:shape id="Text Box 6" o:spid="_x0000_s1026" type="#_x0000_t202" style="position:absolute;margin-left:-18pt;margin-top:-2.9pt;width:530.25pt;height:71.35pt;z-index:251659264;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDfYsQWBwIAAO8DAAAOAAAAZHJzL2Uyb0RvYy54bWysU9uO0zAQfUfiHyy/0zSlFzZqulq6KkJa&#10;FqRdPsBxnMQi8Zix26R8PWMnWwq8IfxgeTzjM2fOjLe3Q9eyk0KnweQ8nc05U0ZCqU2d86/Phzfv&#10;OHNemFK0YFTOz8rx293rV9veZmoBDbSlQkYgxmW9zXnjvc2SxMlGdcLNwCpDzgqwE55MrJMSRU/o&#10;XZss5vN10gOWFkEq5+j2fnTyXcSvKiX956pyyrM258TNxx3jXoQ92W1FVqOwjZYTDfEPLDqhDSW9&#10;QN0LL9gR9V9QnZYIDio/k9AlUFVaqlgDVZPO/6jmqRFWxVpIHGcvMrn/BysfT1+Q6TLnK86M6KhF&#10;z2rw7D0MbB3U6a3LKOjJUpgf6Jq6HCt19gHkN8cM7BthanWHCH2jREns0vAyuXo64rgAUvSfoKQ0&#10;4ughAg0VdkE6EoMROnXpfOlMoCLpcr15u0w3RFGS72a+TpermEJkL68tOv9BQcfCIedInY/o4vTg&#10;fGAjspeQkMxBq8uDbttoYF3sW2QnQVNyiGtC/y2sNSHYQHg2IoabWGaobKzRD8UwyVZAeaaCEcap&#10;o19ChwbwB2c9TVzO3fejQMVZ+9GQaDfpchlGNBrL1WZBBl57imuPMJKgcu45G497P4710aKuG8o0&#10;tsnAHQld6ahB6MjIauJNUxWlmX5AGNtrO0b9+qe7nwAAAP//AwBQSwMEFAAGAAgAAAAhAC7yv9Pf&#10;AAAACwEAAA8AAABkcnMvZG93bnJldi54bWxMj0FPwkAQhe8m/ofNmHgxsBVokdotURONV5AfMG2H&#10;trE723QXWv69w0lu72Ve3rwv2062U2cafOvYwPM8AkVcuqrl2sDh53P2AsoH5Ao7x2TgQh62+f1d&#10;hmnlRt7ReR9qJSXsUzTQhNCnWvuyIYt+7npiuR3dYDGIHWpdDThKue30IooSbbFl+dBgTx8Nlb/7&#10;kzVw/B6f4s1YfIXDerdK3rFdF+5izOPD9PYKKtAU/sNwnS/TIZdNhTtx5VVnYLZMhCWIiAXhGogW&#10;qxhUIWqZbEDnmb5lyP8AAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAA&#10;AAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAA&#10;CwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEA32LEFgcCAADvAwAA&#10;DgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEALvK/098AAAAL&#10;AQAADwAAAAAAAAAAAAAAAABhBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAG0FAAAA&#10;AA==&#10;" stroked="f">
               <v:textbox>
                 <w:txbxContent>
-                  <w:p w14:paraId="10F4D5D4" w14:textId="72440657" w:rsidR="00A04D4C" w:rsidRPr="00F212C3" w:rsidRDefault="00A04D4C" w:rsidP="009E1B1D">
+                  <w:p w14:paraId="10F4D5D4" w14:textId="6AA04AE3" w:rsidR="00A04D4C" w:rsidRPr="00F212C3" w:rsidRDefault="00A04D4C" w:rsidP="009E1B1D">
                     <w:pPr>
                       <w:jc w:val="center"/>
                       <w:rPr>
                         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                         <w:sz w:val="16"/>
                         <w:szCs w:val="16"/>
                       </w:rPr>
                     </w:pPr>
                     <w:r>
                       <w:t xml:space="preserve">                                                                        </w:t>
                     </w:r>
                     <w:r w:rsidR="00F212C3">
                       <w:tab/>
                     </w:r>
                     <w:r w:rsidR="00F212C3">
                       <w:tab/>
                     </w:r>
                     <w:r w:rsidR="00F212C3">
                       <w:tab/>
                     </w:r>
                     <w:r w:rsidR="00F212C3">
                       <w:tab/>
                     </w:r>
                     <w:r w:rsidR="00F212C3">
                       <w:tab/>
                     </w:r>
                     <w:r w:rsidR="00F212C3">
                       <w:tab/>
                     </w:r>
                     <w:r w:rsidR="00F212C3">
                       <w:tab/>
                     </w:r>
                     <w:r w:rsidR="00F212C3">
                       <w:tab/>
                     </w:r>
                     <w:r w:rsidR="00C51D40" w:rsidRPr="00F212C3">
                       <w:rPr>
                         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                         <w:sz w:val="16"/>
                         <w:szCs w:val="16"/>
                       </w:rPr>
                       <w:t xml:space="preserve">R </w:t>
                     </w:r>
                     <w:r w:rsidR="001A642D">
                       <w:rPr>
                         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                         <w:sz w:val="16"/>
                         <w:szCs w:val="16"/>
                       </w:rPr>
-                      <w:t>0</w:t>
-[...39 lines deleted...]
-                      <w:t>6</w:t>
+                      <w:t>02/09/2024</w:t>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap type="square"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
   </w:p>
   <w:p w14:paraId="10F4D5CA" w14:textId="77777777" w:rsidR="00A04D4C" w:rsidRDefault="00A04D4C">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="205E3675" w14:textId="77777777" w:rsidR="00257EE6" w:rsidRDefault="00257EE6" w:rsidP="009E1B1D">
+    <w:p w14:paraId="614238D0" w14:textId="77777777" w:rsidR="008A058F" w:rsidRDefault="008A058F" w:rsidP="009E1B1D">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="34223FB8" w14:textId="77777777" w:rsidR="00257EE6" w:rsidRDefault="00257EE6" w:rsidP="009E1B1D">
+    <w:p w14:paraId="0EA92201" w14:textId="77777777" w:rsidR="008A058F" w:rsidRDefault="008A058F" w:rsidP="009E1B1D">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:zoom w:percent="120"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2049"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
@@ -1849,51 +1772,50 @@
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="0099516B"/>
     <w:rsid w:val="00053198"/>
     <w:rsid w:val="000603B5"/>
     <w:rsid w:val="00091A18"/>
     <w:rsid w:val="00097583"/>
     <w:rsid w:val="000C22D2"/>
     <w:rsid w:val="000C70F8"/>
     <w:rsid w:val="000D2B5C"/>
     <w:rsid w:val="000D5017"/>
     <w:rsid w:val="000E2694"/>
     <w:rsid w:val="00117593"/>
     <w:rsid w:val="001267BC"/>
     <w:rsid w:val="0014064E"/>
     <w:rsid w:val="00155916"/>
     <w:rsid w:val="001A642D"/>
     <w:rsid w:val="001B763D"/>
     <w:rsid w:val="001E5221"/>
     <w:rsid w:val="00215372"/>
     <w:rsid w:val="00227128"/>
-    <w:rsid w:val="00257EE6"/>
     <w:rsid w:val="00276D84"/>
     <w:rsid w:val="0028618F"/>
     <w:rsid w:val="00306A8B"/>
     <w:rsid w:val="003300FF"/>
     <w:rsid w:val="003353FB"/>
     <w:rsid w:val="0034005D"/>
     <w:rsid w:val="003419CF"/>
     <w:rsid w:val="003613BF"/>
     <w:rsid w:val="003D7FB5"/>
     <w:rsid w:val="00410D6B"/>
     <w:rsid w:val="00455111"/>
     <w:rsid w:val="00466D0A"/>
     <w:rsid w:val="004E49EF"/>
     <w:rsid w:val="004E633E"/>
     <w:rsid w:val="00522251"/>
     <w:rsid w:val="00527652"/>
     <w:rsid w:val="00556019"/>
     <w:rsid w:val="00575353"/>
     <w:rsid w:val="00594D19"/>
     <w:rsid w:val="005B53C5"/>
     <w:rsid w:val="00604C9A"/>
     <w:rsid w:val="00645AAF"/>
     <w:rsid w:val="006945D7"/>
     <w:rsid w:val="00697B35"/>
     <w:rsid w:val="006B4C78"/>
@@ -1926,51 +1848,50 @@
     <w:rsid w:val="00A02D80"/>
     <w:rsid w:val="00A04D4C"/>
     <w:rsid w:val="00A12FD5"/>
     <w:rsid w:val="00A1395A"/>
     <w:rsid w:val="00A721BC"/>
     <w:rsid w:val="00A739CF"/>
     <w:rsid w:val="00A7519A"/>
     <w:rsid w:val="00A802BA"/>
     <w:rsid w:val="00A81AC2"/>
     <w:rsid w:val="00AE0DEF"/>
     <w:rsid w:val="00B00304"/>
     <w:rsid w:val="00B115ED"/>
     <w:rsid w:val="00B33C76"/>
     <w:rsid w:val="00B63488"/>
     <w:rsid w:val="00B7492A"/>
     <w:rsid w:val="00BA4982"/>
     <w:rsid w:val="00C433C1"/>
     <w:rsid w:val="00C51D40"/>
     <w:rsid w:val="00C76142"/>
     <w:rsid w:val="00C81F4C"/>
     <w:rsid w:val="00CA7199"/>
     <w:rsid w:val="00CC6466"/>
     <w:rsid w:val="00D01DCD"/>
     <w:rsid w:val="00D06F23"/>
     <w:rsid w:val="00D12EB5"/>
-    <w:rsid w:val="00D17710"/>
     <w:rsid w:val="00D32632"/>
     <w:rsid w:val="00DA593F"/>
     <w:rsid w:val="00DD68AF"/>
     <w:rsid w:val="00DE2B22"/>
     <w:rsid w:val="00DE326B"/>
     <w:rsid w:val="00E34E2F"/>
     <w:rsid w:val="00E7354F"/>
     <w:rsid w:val="00E7715F"/>
     <w:rsid w:val="00EC55D8"/>
     <w:rsid w:val="00EC7E65"/>
     <w:rsid w:val="00ED66A2"/>
     <w:rsid w:val="00EF0D28"/>
     <w:rsid w:val="00EF680E"/>
     <w:rsid w:val="00F212C3"/>
     <w:rsid w:val="00F26F56"/>
     <w:rsid w:val="00F732E4"/>
     <w:rsid w:val="00FA212E"/>
     <w:rsid w:val="00FB1154"/>
     <w:rsid w:val="00FB2E2A"/>
     <w:rsid w:val="00FC575F"/>
     <w:rsid w:val="00FD37E0"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
@@ -2100,98 +2021,94 @@
     <w:lsdException w:name="Body Text 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Block Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="FollowedHyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Strong" w:uiPriority="22" w:qFormat="1"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:qFormat="1"/>
     <w:lsdException w:name="Document Map" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Plain Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="E-mail Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Top of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Bottom of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal (Web)" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Acronym" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Address" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Cite" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Code" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Definition" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Keyboard" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Preformatted" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Sample" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Typewriter" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Variable" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Normal Table" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation subject" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="No List" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Colorful 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Colorful 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Colorful 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Balloon Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid" w:uiPriority="59"/>
     <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Placeholder Text" w:semiHidden="1"/>
     <w:lsdException w:name="No Spacing" w:uiPriority="1" w:qFormat="1"/>
     <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
     <w:lsdException w:name="Light List" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
@@ -2928,50 +2845,66 @@
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps5.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <_dlc_DocId xmlns="4408313d-b437-4f49-9134-0613b1cf82e0">5K6DURXD36E5-1770-1995</_dlc_DocId>
+    <_dlc_DocIdUrl xmlns="4408313d-b437-4f49-9134-0613b1cf82e0">
+      <Url>https://myway.mccneb.edu/StudentServices/Records/_layouts/15/DocIdRedir.aspx?ID=5K6DURXD36E5-1770-1995</Url>
+      <Description>5K6DURXD36E5-1770-1995</Description>
+    </_dlc_DocIdUrl>
+  </documentManagement>
+</p:properties>
+</file>
+
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA"/>
+</file>
+
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x010100ED04942BDE1B5B46B736B994400E9712" ma:contentTypeVersion="0" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="5111dbb7f24277b1c4c7b4c0fd3104bf">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="4408313d-b437-4f49-9134-0613b1cf82e0" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="bd1be60fe4471fa6a939d2927d13018e" ns2:_="">
     <xsd:import namespace="4408313d-b437-4f49-9134-0613b1cf82e0"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:_dlc_DocId" minOccurs="0"/>
                 <xsd:element ref="ns2:_dlc_DocIdUrl" minOccurs="0"/>
                 <xsd:element ref="ns2:_dlc_DocIdPersistId" minOccurs="0"/>
               </xsd:all>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="4408313d-b437-4f49-9134-0613b1cf82e0" elementFormDefault="qualified">
     <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <xsd:element name="_dlc_DocId" ma:index="8" nillable="true" ma:displayName="Document ID Value" ma:description="The value of the document ID assigned to this item." ma:internalName="_dlc_DocId" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text"/>
@@ -3072,169 +3005,153 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
-[...14 lines deleted...]
-
 <file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
-<?mso-contentType ?>
-[...7 lines deleted...]
-<file path=customXml/item5.xml><?xml version="1.0" encoding="utf-8"?>
 <?mso-contentType ?>
 <spe:Receivers xmlns:spe="http://schemas.microsoft.com/sharepoint/events">
   <Receiver>
     <Name>Document ID Generator</Name>
     <Synchronization>Synchronous</Synchronization>
     <Type>10001</Type>
     <SequenceNumber>1000</SequenceNumber>
     <Assembly>Microsoft.Office.DocumentManagement, Version=14.0.0.0, Culture=neutral, PublicKeyToken=71e9bce111e9429c</Assembly>
     <Class>Microsoft.Office.DocumentManagement.Internal.DocIdHandler</Class>
     <Data/>
     <Filter/>
   </Receiver>
   <Receiver>
     <Name>Document ID Generator</Name>
     <Synchronization>Synchronous</Synchronization>
     <Type>10002</Type>
     <SequenceNumber>1001</SequenceNumber>
     <Assembly>Microsoft.Office.DocumentManagement, Version=14.0.0.0, Culture=neutral, PublicKeyToken=71e9bce111e9429c</Assembly>
     <Class>Microsoft.Office.DocumentManagement.Internal.DocIdHandler</Class>
     <Data/>
     <Filter/>
   </Receiver>
   <Receiver>
     <Name>Document ID Generator</Name>
     <Synchronization>Synchronous</Synchronization>
     <Type>10004</Type>
     <SequenceNumber>1002</SequenceNumber>
     <Assembly>Microsoft.Office.DocumentManagement, Version=14.0.0.0, Culture=neutral, PublicKeyToken=71e9bce111e9429c</Assembly>
     <Class>Microsoft.Office.DocumentManagement.Internal.DocIdHandler</Class>
     <Data/>
     <Filter/>
   </Receiver>
   <Receiver>
     <Name>Document ID Generator</Name>
     <Synchronization>Synchronous</Synchronization>
     <Type>10006</Type>
     <SequenceNumber>1003</SequenceNumber>
     <Assembly>Microsoft.Office.DocumentManagement, Version=14.0.0.0, Culture=neutral, PublicKeyToken=71e9bce111e9429c</Assembly>
     <Class>Microsoft.Office.DocumentManagement.Internal.DocIdHandler</Class>
     <Data/>
     <Filter/>
   </Receiver>
 </spe:Receivers>
 </file>
 
+<file path=customXml/item5.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{CFB9472D-0DA3-46E9-B3DA-E8CE650D7AC8}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="4408313d-b437-4f49-9134-0613b1cf82e0"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{6104C414-5C17-430C-8A5F-EF75B1C5F43E}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{40363991-8807-4F56-905C-EEC2C2BE5F45}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="4408313d-b437-4f49-9134-0613b1cf82e0"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{6104C414-5C17-430C-8A5F-EF75B1C5F43E}">
+<file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{BAE5E946-6549-4B83-A4F9-6260A0E1F5B6}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
-[...17 lines deleted...]
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/events"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps5.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{BAE5E946-6549-4B83-A4F9-6260A0E1F5B6}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{ED09586C-7EAB-4EBA-B34C-1BE95ABD4358}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/events"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>2</Pages>
   <Words>401</Words>
   <Characters>2289</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>19</Lines>
   <Paragraphs>5</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>